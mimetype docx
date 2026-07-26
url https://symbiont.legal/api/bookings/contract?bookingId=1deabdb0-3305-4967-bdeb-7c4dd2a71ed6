--- v0 (2026-06-11)
+++ v1 (2026-07-26)
@@ -79,51 +79,51 @@
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:after="200" w:before="360" w:line="276"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:caps/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">PARTIES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120" w:line="276"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">This Performance Services Agreement (the "Agreement") is entered into as of June 11, 2026 by and between:</w:t>
+        <w:t xml:space="preserve">This Performance Services Agreement (the "Agreement") is entered into as of July 26, 2026 by and between:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="480"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120" w:line="276"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Performer / Artist:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100" w:line="276"/>
@@ -758,51 +758,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Title: ________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Date: June 11, 2026</w:t>
+        <w:t xml:space="preserve">Date: July 26, 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="480"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120" w:line="276"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Client / Event Planner:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="480"/>
@@ -850,51 +850,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Title: ________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Date: June 11, 2026</w:t>
+        <w:t xml:space="preserve">Date: July 26, 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="999999" w:sz="6"/>
         </w:pBdr>
         <w:spacing w:after="240" w:before="240"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="888888"/>