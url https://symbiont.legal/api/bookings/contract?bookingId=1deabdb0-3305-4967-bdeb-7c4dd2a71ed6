--- v1 (2026-07-26)
+++ v2 (2026-09-09)
@@ -79,51 +79,51 @@
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:after="200" w:before="360" w:line="276"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:caps/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">PARTIES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120" w:line="276"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">This Performance Services Agreement (the "Agreement") is entered into as of July 26, 2026 by and between:</w:t>
+        <w:t xml:space="preserve">This Performance Services Agreement (the "Agreement") is entered into as of September 9, 2026 by and between:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="480"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120" w:line="276"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Performer / Artist:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100" w:line="276"/>
@@ -758,51 +758,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Title: ________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Date: July 26, 2026</w:t>
+        <w:t xml:space="preserve">Date: September 9, 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="480"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120" w:line="276"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Client / Event Planner:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="480"/>
@@ -850,51 +850,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Title: ________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Date: July 26, 2026</w:t>
+        <w:t xml:space="preserve">Date: September 9, 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="999999" w:sz="6"/>
         </w:pBdr>
         <w:spacing w:after="240" w:before="240"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="888888"/>